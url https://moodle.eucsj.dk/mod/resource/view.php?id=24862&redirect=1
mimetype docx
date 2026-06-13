--- v0 (2026-02-02)
+++ v1 (2026-06-13)
@@ -381,51 +381,51 @@
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CBE63E" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:179pt;margin-top:12.45pt;width:12.45pt;height:12.45pt;z-index:-15729664;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="158115,158115" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOLdfCoAIAAI8IAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttuGyEQfa/Uf0C81+tr46y8jqq4sSpF&#10;aaS46jNm2YvKAgXstf++w+zFjiNVVaI+tX5Ah51hmDlzAC9uDpUke2FdqVVCR4MhJUJxnZYqT+i3&#10;zd2HOSXOM5UyqZVI6FE4erN8/25Rm1iMdaFlKiyBIMrFtUlo4b2Jo8jxQlTMDbQRCoyZthXzMLV5&#10;lFpWQ/RKRuPh8GNUa5saq7lwDr6uGiNdYvwsE9x/zTInPJEJhdw8jhbHbRij5YLFuWWmKHmbBntF&#10;FhUrFWzah1oxz8jOli9CVSW32unMD7iuIp1lJRdYA1QzGl5Us7Z6Z7CWPK5z09ME1F7w9Oqw/GG/&#10;tubJPNome4D3mv9wwEtUmzw+t4d5fnI+ZLYKi6AIckBGjz2j4uAJh4+j2Xw0mlHCwdRiZJwX0JYX&#10;q3jx+bfrIhY3m2JqfSq1Ae24Ez3ubfQ8FcwIZN2F8h8tKdOETihRrAIFr1uxTIJ2wtbgE/hrZ66l&#10;8oKd6WR+RQmwgAA56DmaXo/HHUcNBntfK4v5zvm10Eg22987j8vztEOs6BA/qA5akH4QvUTRe0pA&#10;9JYSEP22Eb1hPqwLHQyQ1NChNpOih8Fa6b3YaPTzp5a1vk2mJxepzl3BaXgNN0AnDCiqcQAQNsUy&#10;+0Tg43mpUoWc5ldXMzxZTssyvSulDJk4m29vpSV7Fs41/kJVEOGZm7HOr5grGj80tW5SocBd3PQr&#10;9HGr0yM0u4b+JtT93DErKJFfFMgp3BwdsB3YdsB6eavxfkGSYM/N4TuzhoTtE+qh0Q+6UxWLuxYG&#10;DnrfsFLpTzuvszL0FxTeZdROQOGN3v661KeXUp8G0v5dqeMrAd36A5U/OxX/pf4WqeMdD68enur2&#10;hQ7P6vkcj8bpf8TyFwAAAP//AwBQSwMEFAAGAAgAAAAhAB3O51bhAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09rwkAQxe+FfodlhN7q5o+WGDMRkbYnKaiF0tuYjEkwuxuyaxK/fben9vaG93jz&#10;e9lmUq0YuLeN0QjhPADBujBloyuEz9PbcwLCOtIltUYzwp0tbPLHh4zS0oz6wMPRVcKXaJsSQu1c&#10;l0ppi5oV2bnpWHvvYnpFzp99JcueRl+uWhkFwYtU1Gj/oaaOdzUX1+NNIbyPNG7j8HXYXy+7+/dp&#10;+fG1DxnxaTZt1yAcT+4vDL/4Hh1yz3Q2N11a0SLEy8RvcQjRYgXCB+Ik8uKMsFglIPNM/l+Q/wAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOLdfCoAIAAI8IAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdzudW4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;">
                 <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;left:4387;top:4387;width:149225;height:149225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="149225,149225" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDumWx2xQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcITeFM22hVJXo0hpQYog/qHeHTbHTejmZNnEdX17IxR6OczMN8x42rlKtNQE61nByyAD&#10;QVx4bblUsN189z9AhIissfJMCq4UYDp5fBhjrv2FV9SuYykShEOOCkyMdS5lKAw5DANfEyfv5BuH&#10;McmmlLrBS4K7Sr5m2bt0aDktGKzp01Dxuz47BUN7tSbufvaLcH4+DmfLedF+HZR66nWzEYhIXfwP&#10;/7XnWsEb3K+kGyAnNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDumWx2xQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,149225l149098,e" filled="f" strokeweight=".24375mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 4" o:spid="_x0000_s1028" style="position:absolute;left:4387;top:4387;width:149225;height:149225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="149225,149225" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhcPQCxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcITeFM22lFJXo0hpQYog/qHeHTbHTejmZNnEdX17IxR6OczMN8x42rlKtNQE61nByyAD&#10;QVx4bblUsN189z9AhIissfJMCq4UYDp5fBhjrv2FV9SuYykShEOOCkyMdS5lKAw5DANfEyfv5BuH&#10;McmmlLrBS4K7Sr5m2bt0aDktGKzp01Dxuz47BUN7tSbufvaLcH4+DmfLedF+HZR66nWzEYhIXfwP&#10;/7XnWsEb3K+kGyAnNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBhcPQCxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l149098,149225e" filled="f" strokeweight=".24375mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BB4" w14:textId="28AD2AA0" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BB4" w14:textId="16D500CF" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="149" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1406"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00173591" w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>På</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
@@ -532,77 +532,82 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>som</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">skjult </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>rør-installation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00173591">
+        <w:t>rør-</w:t>
+      </w:r>
+      <w:r w:rsidR="0052470F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> og kabel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D2BB5" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="114"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BB6" w14:textId="07467391" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BB6" w14:textId="231A1D6B" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1716"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="139D2BD9" wp14:editId="513DD89A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7034212</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-148700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="272415" cy="8267700"/>
@@ -754,223 +759,256 @@
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Der</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>benyttes</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BF7454">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7210">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>imum et</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7454">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>flexrør</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>(korrugeret</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>rør)</w:t>
       </w:r>
+      <w:r w:rsidR="00B85468">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fra PL-dåse</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2FB1">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> og ned</w:t>
+      </w:r>
       <w:r w:rsidR="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller almindeligt PL-rør (plastrør)</w:t>
+        <w:t xml:space="preserve"> i væggen</w:t>
+      </w:r>
+      <w:r w:rsidR="000B151B">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> til </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC40D4">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B151B">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>forfra</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC40D4">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>dåse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C2FB1">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>røret mellem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>gruppetavle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>og</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>lampested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>loft,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>i væggen</w:t>
-[...70 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>skal</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00173591">
-[...42 lines deleted...]
-        <w:t>benyttes</w:t>
+      <w:r w:rsidR="00FC40D4">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>være</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>PL-rør</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> der bukkes til med bukkefjeder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D2BB7" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="115"/>
@@ -1236,51 +1274,51 @@
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>PL-</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>rør er det maximalt</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>7 ledere (1,5 mm²).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BBA" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BBA" w14:textId="3BB2E8F6" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="225" w:lineRule="exact"/>
         <w:ind w:left="757"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Installationen</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
@@ -1305,68 +1343,68 @@
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>angivet</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>forneden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BBB" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
+    <w:p w14:paraId="139D2BBB" w14:textId="68753F16" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BBC" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
+    <w:p w14:paraId="139D2BBC" w14:textId="46BC1230" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BBD" w14:textId="7D317A3C" w:rsidR="00A13B7E" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BBD" w14:textId="273FCF36" w:rsidR="00A13B7E" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1528"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Alt afbrydermateriale samt lampeudtag i væg anbringes med forfra</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
@@ -1439,99 +1477,138 @@
         <w:t>med</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>PL-dåse (plastloft</w:t>
       </w:r>
       <w:r w:rsidR="00535F5F">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve">dåse), der anbringes med beslag monteret mellem </w:t>
-[...6 lines deleted...]
-        <w:t>forskallingsbrædderne.</w:t>
+        <w:t>dåse)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB155DA" w14:textId="685569C8" w:rsidR="00535F5F" w:rsidRDefault="00625558">
+    <w:p w14:paraId="0FB155DA" w14:textId="05D05C94" w:rsidR="00535F5F" w:rsidRDefault="0052470F">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1528"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487592448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B5D8642" wp14:editId="349F7DA9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-423588</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>5312496</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="161925" cy="196850"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="589438112" name="Image 12"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="Image 12"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="161925" cy="196850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00625558">
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487590400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C8ECA0" wp14:editId="09A13C71">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487590400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C8ECA0" wp14:editId="32C2B114">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-404780</wp:posOffset>
+                  <wp:posOffset>-406758</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>484529</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>5217129</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="106323" cy="74462"/>
+                <wp:extent cx="106045" cy="74295"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1408704066" name="Gruppe 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="106323" cy="74462"/>
+                          <a:ext cx="106045" cy="74295"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="106323" cy="74462"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="560116400" name="Lige forbindelse 6"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="14122" y="0"/>
                             <a:ext cx="83398" cy="74462"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
@@ -1556,100 +1633,133 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1CBE4DF3" id="Gruppe 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-31.85pt;margin-top:38.15pt;width:8.35pt;height:5.85pt;z-index:487590400" coordsize="106323,74462" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwVYinSAIAAAYHAAAOAAAAZHJzL2Uyb0RvYy54bWzsVU1z2yAQvXem/4Hh3ujDtpxqIueQtOkh&#10;02aS9gdgBBJTBAwQy/73XZCl1LGbdtLprRckxO7y3uMturjcdhJtmHVCqwpnZylGTFFdC9VU+NvX&#10;j+/OMXKeqJpIrViFd8zhy9XbNxe9KVmuWy1rZhEUUa7sTYVb702ZJI62rCPuTBumYJFr2xEPU9sk&#10;tSU9VO9kkqdpkfTa1sZqypyDr9fDIl7F+pwz6r9w7phHssKAzcfRxnEdxmR1QcrGEtMKuodBXoGi&#10;I0LBplOpa+IJerTiqFQnqNVOc39GdZdozgVlkQOwydJnbG6sfjSRS1P2jZlkAmmf6fTqsvTz5saa&#10;B3NnQYneNKBFnAUuW2678ASUaBsl202Ssa1HFD5maTHLZxhRWFrO50U+KEpbkP0oibYfXkpLxi2T&#10;AyC9AWu4J/bu79g/tMSwKKorgf2dRaKu8KJIs6yYp+ARRTow6q1oGALfrYWqmXQMFYFZwAJJV2qv&#10;lysdSHdCrGye5TlGx4Kdz2bvoScO9JqIk9JY52+Y7lB4qbAUKmAlJdncOg8AIHQMgUmAMwCIb34n&#10;WQiW6p5xoBXOJ2bHdmJX0qINgUaov2eBDNSKkSGFCymnpPTlpH1sSGOxxf40cYqOO2rlp8ROKG1P&#10;7eq3I1Q+xI+sB66B9lrXu3gcUQ5wynBM/9wy+TxbzAvw/i8Ms/y9YRCXwnwaT+mgz5ZpEZmDxid6&#10;ZgFtt9if4dimoy/+W2dw+eusE+8euGxje+x/DOE2/3kePfj0+1r9AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAazFyFuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeKMLokCQoWka&#10;9dSY2JoYb1uYAik7S9gt0H/vetLjZL68971iveheTDTazjBCtApBEFem7rhB+Dy8BhkI6xTXqjdM&#10;CFeysC5vbwqV12bmD5r2rhE+hG2uEFrnhlxKW7WklV2Zgdj/TmbUyvlzbGQ9qtmH614+hGEiterY&#10;N7RqoG1L1Xl/0Qhvs5o3cfQy7c6n7fX78PT+tYsI8f5u2TyDcLS4Pxh+9b06lN7paC5cW9EjBEmc&#10;ehQhTWIQHggeUz/uiJBlIciykP8XlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcFWI&#10;p0gCAAAGBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;azFyFuAAAAAJAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
+              <v:group w14:anchorId="2FAB3C4E" id="Gruppe 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-32.05pt;margin-top:410.8pt;width:8.35pt;height:5.85pt;z-index:487590400;mso-position-vertical-relative:page" coordsize="106323,74462" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKFgazTAIAAAYHAAAOAAAAZHJzL2Uyb0RvYy54bWzsVcty2yAU3Xem/8Cwr/WwrCSayFkkrbvI&#10;tJmk/QCCQGKKgAFi2X/fC7Llxk4fk0533SAh7rncczgXXV5teonWzDqhVY2zWYoRU1Q3QrU1/vrl&#10;w7tzjJwnqiFSK1bjLXP4avn2zeVgKpbrTsuGWQRJlKsGU+POe1MliaMd64mbacMULHJte+Jhatuk&#10;sWSA7L1M8jQtk0HbxlhNmXPw9WZcxMuYn3NG/WfOHfNI1hhq83G0cXwMY7K8JFVriekE3ZVBXlFF&#10;T4SCTadUN8QT9GTFSapeUKud5n5GdZ9ozgVlkQOwydIjNiurn0zk0lZDayaZQNojnV6dln5ar6x5&#10;MHcWlBhMC1rEWeCy4bYPT6gSbaJk20kytvGIwscsLdNigRGFpbMiv1iMitIOZD8B0e79ATbP53tY&#10;UeYBluy3TJ4VMhiwhjuwd3/H/qEjhkVRXQXs7ywSTY0XZZplZZGCRxTpwai3omUIfPcoVMOkY6gM&#10;JYZaAHStdnq5yoF0L4iVFVmeY3Qq2Pl8fgE9Mep1TJxUxjq/YrpH4aXGUqhQK6nI+tb5UaN9CAgW&#10;yhkLiG9+K1kIluqecaAVzieiYzuxa2nRmkAjNN+ynd4xMkC4kHICpb8G7WIDjMUW+1PgFB131MpP&#10;wF4obV/a1W/2pfIxfs965BpoP+pmG48jygFOGY/pn1smL7JFUYKJf2KYs98bBnEpzMf9KT3rs7O0&#10;jMxB4xd6ZpGW89hqU8/8t0515PLXWSfePXDZxuto92MIt/mP8+jBw+9r+R0AAP//AwBQSwMEFAAG&#10;AAgAAAAhABDAuKziAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5dmrWU&#10;qTSdpgk4TUhsSIhb1nhttcapmqzt3p5wYkfbn35/f7GeTcdGHFxrSYJYxMCQKqtbqiV8Hd6iFTDn&#10;FWnVWUIJV3SwLu/vCpVrO9EnjntfsxBCLlcSGu/7nHNXNWiUW9geKdxOdjDKh3GouR7UFMJNx5dx&#10;nHGjWgofGtXjtsHqvL8YCe+TmjaJeB1359P2+nN4+vjeCZTy8WHevADzOPt/GP70gzqUweloL6Qd&#10;6yREWSoCKmG1FBmwQETpcwrsGDZJkgAvC37bofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAShYGs0wCAAAGBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAEMC4rOIAAAALAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;">
                 <v:line id="Lige forbindelse 6" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14122,0" to="97520,74462" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzAJb9xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNJqt2sWvTIqIoerK292Ez7i7dTLZJbOO/dw6Cx+HN+x7fcl38qI4U0xDYQjUzoIjb&#10;4AbuLGw/n6/uQKWM7HAMTBZ+KMF6dX62xMaFE3/QcZM7JRBODVroc54arVPbk8c0CxOxZF8hesxy&#10;xk67iCeB+1FfG1NrjwPLQo8TPfbU7jffXijV7uD1y36Bu7f4Hp9u6jIvB2svL8rDPahMJf8//7Vf&#10;nYV5baqqvjUiIUqiA3r1CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMAlv3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3040]"/>
                 <v:line id="Lige forbindelse 7" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="0,7061" to="106323,57696" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCO4k/syQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0PyxF8qxuvLdFVRBBEURrbPvTtkD250OzZkF1N/PeuIPRxmJlvmMWqM5W4UuNKywqGgwgE&#10;cWp1ybmC76/t2wcI55E1VpZJwY0crJavLwuMtW05oevZ5yJA2MWooPC+jqV0aUEG3cDWxMHLbGPQ&#10;B9nkUjfYBrip5CiKZtJgyWGhwJo2BaV/54tRkLlLvfn90T573x+TY3bIT9h+KtXvdes5CE+d/w8/&#10;2zutYDQZTiezMTwOhTMgl3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjuJP7MkAAADg&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="black [3040]"/>
+                <w10:wrap anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00535F5F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I skal trække og fastgøre flexrør inden i sætter træpladen op</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> I skal trække og</w:t>
+      </w:r>
+      <w:r w:rsidR="00535F5F" w:rsidRPr="00520F64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
+        <w:t xml:space="preserve"> fastgøre</w:t>
+      </w:r>
+      <w:r w:rsidR="00535F5F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flexrør</w:t>
+      </w:r>
+      <w:r w:rsidR="0018309E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>/kabel</w:t>
+      </w:r>
+      <w:r w:rsidR="00535F5F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inden i sætter træpladen op</w:t>
+      </w:r>
+      <w:r w:rsidR="00625558">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
         <w:t>, derefter sættes pladen fast og forfra-dåser monteres og til sidst trækkes der ledninger og monteres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5B8B93" w14:textId="50A2A302" w:rsidR="00625558" w:rsidRPr="00173591" w:rsidRDefault="00625558">
+    <w:p w14:paraId="6C5B8B93" w14:textId="1AA7AEFE" w:rsidR="00625558" w:rsidRPr="00173591" w:rsidRDefault="00625558">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1528"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>HUSK en god planlægning gør arbejdet nemmere og hurtigere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BBE" w14:textId="020C62E8" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
+    <w:p w14:paraId="139D2BBE" w14:textId="26A1B8C2" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="95"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BBF" w14:textId="5834455A" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BBF" w14:textId="6885D66B" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="369" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1917"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Det</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
@@ -1709,67 +1819,73 @@
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>overkant</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>155</w:t>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="0018309E">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>cm. over gulv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BC0" w14:textId="18B7A068" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BC2" w14:textId="2B89363A" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C" w:rsidP="0018309E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="369" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1864"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Det</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
@@ -1829,82 +1945,77 @@
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>overkant</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>120</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0018309E">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>cm. over gulv.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="139D2BC3" w14:textId="1877FAE8" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="348" w:lineRule="auto"/>
         <w:ind w:left="757" w:right="1488"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Lampeudtag</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
@@ -2125,51 +2236,51 @@
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>være</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>særlige krav til tæthedsklasse. (min. IP 20)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BC4" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BC4" w14:textId="5E5ADE48" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="17"/>
         <w:ind w:left="757"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Det</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
@@ -2284,217 +2395,193 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>rør i</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>hver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00173591">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BC5" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BC5" w14:textId="14A1DA42" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="122"/>
         <w:ind w:left="757"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>forfra</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
-          <w:spacing w:val="-5"/>
-[...11 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dåser.</w:t>
+        <w:t>dåser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D2BC6" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A13B7E" w:rsidRPr="00173591">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="360" w:right="40" w:bottom="280" w:left="1140" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708" w:equalWidth="0">
             <w:col w:w="3224" w:space="40"/>
             <w:col w:w="7466"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BC7" w14:textId="0F2C11A2" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="139D2BC7" w14:textId="07894EC8" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="139D2BDB" wp14:editId="692FC1E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>527050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>2042540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2472055" cy="5114925"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Group 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2472055" cy="5114925"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2472055" cy="5114925"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="Image 10"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:blip r:embed="rId10" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2471582" cy="5114671"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="Image 11"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:blip r:embed="rId11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1568011" y="3132143"/>
                             <a:ext cx="147180" cy="147561"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="Image 12"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print"/>
+                          <a:blip r:embed="rId9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1552905" y="2483739"/>
                             <a:ext cx="162483" cy="197281"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="Image 13"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -2572,305 +2659,286 @@
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>følgende:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D2BCE" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="68"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BCF" w14:textId="0A4F2FDB" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C" w:rsidP="00625558">
+    <w:p w14:paraId="4CE3E4EB" w14:textId="203EE3E7" w:rsidR="00177BF9" w:rsidRDefault="007B4E0C" w:rsidP="00625558">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:line="552" w:lineRule="auto"/>
         <w:ind w:right="2314"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>A-korrespondance</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00173591">
-[...3 lines deleted...]
-        <w:t>med</w:t>
+      <w:r w:rsidR="0052470F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>og</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>stikkontakt</w:t>
       </w:r>
+      <w:r w:rsidR="0052470F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med pindjord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>tænder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>højre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>lampeudtag</w:t>
+      </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>under</w:t>
-[...38 lines deleted...]
-        <w:t>af</w:t>
+        <w:t>på</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>afbryderne,</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">væg. En kiprelæ-tænding med trykkontakt, relæet er anbragt i </w:t>
+        <w:t xml:space="preserve">væg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D2BCF" w14:textId="5B830857" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C" w:rsidP="00625558">
+      <w:pPr>
+        <w:pStyle w:val="Brdtekst"/>
+        <w:spacing w:line="552" w:lineRule="auto"/>
+        <w:ind w:right="2314"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00173591">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En kiprelæ-tænding med trykkontakt, relæet er anbragt i </w:t>
       </w:r>
       <w:r w:rsidR="00E31DDB">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>gruppetavlen,</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E31DDB">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>ænder for lampeudtag i loft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D2BD0" w14:textId="6600835A" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C" w:rsidP="00625558">
+    <w:p w14:paraId="139D2BD0" w14:textId="40FF71A1" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="007B4E0C" w:rsidP="00625558">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>et-polet</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>tænding</w:t>
       </w:r>
       <w:r w:rsidR="00E31DDB">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med kontrollys</w:t>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidR="0018309E">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grønt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31DDB">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>kontrollys</w:t>
+      </w:r>
+      <w:r w:rsidR="0052470F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> og stikkontakt med side jord</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>tænder</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
@@ -2909,410 +2977,156 @@
         <w:t>på</w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173591">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>væg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D2BD1" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D2BD2" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRPr="00173591" w:rsidRDefault="00A13B7E">
-[...173 lines deleted...]
-    <w:p w14:paraId="139D2BD4" w14:textId="77777777" w:rsidR="00A13B7E" w:rsidRDefault="007B4E0C">
+    <w:p w14:paraId="227F605C" w14:textId="77777777" w:rsidR="0018309E" w:rsidRDefault="0018309E">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:spacing w:before="173"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...114 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A13B7E">
+    <w:p w14:paraId="22ED6BA9" w14:textId="77777777" w:rsidR="0018309E" w:rsidRDefault="0018309E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtekst"/>
+        <w:spacing w:before="173"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139D2BD4" w14:textId="2DDEF1C7" w:rsidR="00A13B7E" w:rsidRPr="0018309E" w:rsidRDefault="00A13B7E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtekst"/>
+        <w:spacing w:before="173"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A13B7E" w:rsidRPr="0018309E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="360" w:right="40" w:bottom="280" w:left="1140" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="270"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A13B7E"/>
+    <w:rsid w:val="00055AF8"/>
+    <w:rsid w:val="000B151B"/>
     <w:rsid w:val="00173591"/>
+    <w:rsid w:val="00177BF9"/>
+    <w:rsid w:val="0018309E"/>
+    <w:rsid w:val="003960F8"/>
+    <w:rsid w:val="003D5137"/>
+    <w:rsid w:val="00520F64"/>
+    <w:rsid w:val="0052470F"/>
     <w:rsid w:val="00535F5F"/>
     <w:rsid w:val="00625558"/>
+    <w:rsid w:val="006C2FB1"/>
     <w:rsid w:val="007B4E0C"/>
+    <w:rsid w:val="007F0085"/>
+    <w:rsid w:val="009A7210"/>
     <w:rsid w:val="00A13B7E"/>
+    <w:rsid w:val="00AE103F"/>
+    <w:rsid w:val="00B07FD6"/>
+    <w:rsid w:val="00B85468"/>
+    <w:rsid w:val="00BF7454"/>
     <w:rsid w:val="00E00397"/>
     <w:rsid w:val="00E31DDB"/>
+    <w:rsid w:val="00FC40D4"/>
     <w:rsid w:val="00FC502F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3793,51 +3607,51 @@
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeafsnit">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4084,83 +3898,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>296</Words>
-  <Characters>1456</Characters>
+  <Words>229</Words>
+  <Characters>1398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Titel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1685</CharactersWithSpaces>
+  <CharactersWithSpaces>1624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Titel</dc:title>
   <dc:creator>Bent Tommy Olsen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-03-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word til Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word til Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>