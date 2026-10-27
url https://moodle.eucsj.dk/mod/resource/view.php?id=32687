--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CE39DB4" w14:textId="690264FE" w:rsidR="003B565B" w:rsidRPr="003B565B" w:rsidRDefault="003B565B" w:rsidP="003B565B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B565B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Lampe design GF 1 EUC Sjælland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AAE3BD" w14:textId="77777777" w:rsidR="003B565B" w:rsidRPr="003B565B" w:rsidRDefault="003B565B" w:rsidP="003B565B">
       <w:pPr>
@@ -121,51 +121,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dette er en øvelse i at tænke </w:t>
       </w:r>
       <w:r w:rsidR="003B565B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">kreativt, </w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>praktisk og teoretisk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F693136" w14:textId="291871EF" w:rsidR="0042015D" w:rsidRDefault="0042015D">
+    <w:p w14:paraId="4FD0F2EB" w14:textId="1E5F2737" w:rsidR="003B565B" w:rsidRDefault="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Du skal lave et oplæg til en lampe af genbrug, du skal lave alle opgaverne og </w:t>
       </w:r>
       <w:r w:rsidRPr="003B565B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -177,140 +177,79 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> hvordan du vil gøre det. I næste uge vil vi udføre selve opgaven med materialer og afprøve med lys. </w:t>
       </w:r>
       <w:r w:rsidR="003B565B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Du skal altså ikke lave et fysisk produkt endnu.</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD0F2EB" w14:textId="77777777" w:rsidR="003B565B" w:rsidRDefault="003B565B">
+    <w:p w14:paraId="26A2FD7B" w14:textId="7BA79CFA" w:rsidR="003B565B" w:rsidRPr="0042015D" w:rsidRDefault="00A60E79">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Følg teknologi e-learning for at få inspiration til hvordan man får en god ide og udviklingen af </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se </w:t>
-[...9 lines deleted...]
-        <w:t>evt</w:t>
+        <w:t>processeb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...49 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4202F2FF" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EUC Sjælland – Grundforløb 1 Elektriker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0630F5D6" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
@@ -323,104 +262,104 @@
     <w:p w14:paraId="6BA62383" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1354ADA0" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C260175" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRPr="0042015D" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692DA371" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="692DA371" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="3AE93DE2">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E4036A" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+    <w:p w14:paraId="283F620D" w14:textId="3775E073" w:rsidR="00F45FE9" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>🔹</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Navn: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4463B96C" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>🔹</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Dato: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD3BC0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="40CD3BC0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="20F7C897">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C49A6E9" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5490B296" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C307744" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
@@ -428,170 +367,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4556BFF4" w14:textId="77777777" w:rsidR="00B76D1A" w:rsidRDefault="00B76D1A" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5074A7C4" w14:textId="77777777" w:rsidR="00B76D1A" w:rsidRDefault="00B76D1A" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="40C6B1BE" w14:textId="77777777" w:rsidR="00A60E79" w:rsidRDefault="00A60E79" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3721B1EC" w14:textId="77777777" w:rsidR="00A60E79" w:rsidRDefault="00A60E79" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAF848A" w14:textId="77777777" w:rsidR="00A60E79" w:rsidRDefault="00A60E79" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="23EAF295" w14:textId="77777777" w:rsidR="00B76D1A" w:rsidRDefault="00B76D1A" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324C0701" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7A1496" w14:textId="2A5C4EE9" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>🧠</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Idé og inspiration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12747E2F" w14:textId="0688433A" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+    <w:p w14:paraId="12747E2F" w14:textId="21881DB7" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hvilken type lampe vil du lave?</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:br/>
         <w:t>(fx bordlampe, væglampe, loftslampe, stemningslampe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1993B0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="1A1993B0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="5CD71941">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62438CC5" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="62438CC5" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="42F0A8A2">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="547C467E" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hvor har du fået inspiration fra?</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:br/>
         <w:t>(fx billeder, materialer, idé fra hverdagen, bæredygtighedstanker)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA94350" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="3EA94350" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="25821669">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E883158" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="7E883158" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="0AA27F88">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DA02A4" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hvad skal lampen kunne, og hvem er den til?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA42937" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="4BA42937" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="17033F87">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE0270" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="73CE0270" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="72A8DD94">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41406C43" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="41406C43" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="5349782A">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="322358A9" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="414315FE" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F861DA1" w14:textId="110D2B4E" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
@@ -686,80 +652,73 @@
     </w:p>
     <w:p w14:paraId="0AC4D57C" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA3E3B9" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BDFB72E" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1682B98B" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+    <w:p w14:paraId="3346ED2D" w14:textId="77777777" w:rsidR="00F45FE9" w:rsidRDefault="00F45FE9" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="270149DD" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRPr="0042015D" w:rsidRDefault="00A23B17" w:rsidP="0042015D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3AB7259B" w14:textId="4305AFD7" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D"/>
+    <w:p w14:paraId="1F2A7BB5" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict w14:anchorId="4493D7C5">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>🔩</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Materialeliste</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2182"/>
         <w:gridCol w:w="2408"/>
@@ -910,368 +869,328 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08B8449D" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="202CE359" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="751A9C87" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FF28DF2" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="5FF28DF2" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="76C98BB6">
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5448CB27" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773C62AA" w14:textId="777B67C4" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>⚡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Teknisk plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A20738" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lyskilde:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t xml:space="preserve"> (fx LED, 12V, batteri, solcelle) ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spænding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t xml:space="preserve"> ______ V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Strøm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t xml:space="preserve"> ______ A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Effekt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:t xml:space="preserve"> ______ W</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFD8106" w14:textId="74BBB84B" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D"/>
+    <w:p w14:paraId="1AC5434F" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714B83EB" w14:textId="07A6883D" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>🧰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Udførelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7910BCD0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:r w:rsidRPr="0042015D">
+        <w:t>Hvordan vil du bygge lampen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:br/>
+        <w:t>Skriv trin for trin, hvad du vil gøre. Du kan tilføje fotos senere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12286DE1" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
+      <w:r>
+        <w:pict w14:anchorId="5579D5BB">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5448CB27" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
-[...93 lines deleted...]
-    <w:p w14:paraId="679D657A" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="340BFD06" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="2D01BB95">
+        <w:pict w14:anchorId="3E0956E0">
           <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4AF6D4" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="4AF69011" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="3685FD59">
+        <w:pict w14:anchorId="0756B774">
           <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EBE003" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
-[...14 lines deleted...]
-    <w:p w14:paraId="2DFD8106" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="7001C18D" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="4D551E57">
+        <w:pict w14:anchorId="24C89C15">
           <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC5434F" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+    <w:p w14:paraId="3FC61F7F" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714B83EB" w14:textId="07A6883D" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0042015D">
+    <w:p w14:paraId="2AA110DB" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>🧰</w:t>
-[...11 lines deleted...]
-        <w:t>Hvordan vil du bygge lampen?</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7276BC" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383C5BB0" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632E5199" w14:textId="77777777" w:rsidR="00A23B17" w:rsidRDefault="00A23B17" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6B3536" w14:textId="7E9632F8" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>🌿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042015D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Bæredygtighed og refleksion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E51D2D" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:r w:rsidRPr="0042015D">
+        <w:t>Hvordan bidrager din lampe til bæredygtighed og genbrug?</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:br/>
-        <w:t>Skriv trin for trin, hvad du vil gøre. Du kan tilføje fotos senere.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12286DE1" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+        <w:t>(fx mindre affald, genbrug af træ/plast, LED-lys, lavt strømforbrug)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D28E8" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="5579D5BB">
+        <w:pict w14:anchorId="3F189B49">
           <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340BFD06" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="613712C9" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="3E0956E0">
+        <w:pict w14:anchorId="2E0A0834">
           <v:rect id="_x0000_i1040" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF69011" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="18D8A64D" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
-        <w:pict w14:anchorId="0756B774">
+        <w:pict w14:anchorId="51E96DB5">
           <v:rect id="_x0000_i1041" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7001C18D" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4A70A66C" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...49 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>🌿</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>🗣️</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Fremlæggelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAD5DE4" w14:textId="1AC23E1E" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:r w:rsidRPr="0042015D">
         <w:t xml:space="preserve">Når </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ideen til </w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t>lampen er færdig, skal du præsentere den for klassen.</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:br/>
         <w:t>Du skal fortælle om:</w:t>
       </w:r>
     </w:p>
@@ -1318,126 +1237,126 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vil </w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t xml:space="preserve">du </w:t>
       </w:r>
       <w:r>
         <w:t>lave</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t xml:space="preserve"> lampen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38ED98CA" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:t>Hvad du har lært undervejs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0B4E3C" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="0E0B4E3C" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="0322A926">
-          <v:rect id="_x0000_i1046" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1042" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E40F26" w14:textId="28261E44" w:rsidR="00B76D1A" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>🧾</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Kommentar fra faglærer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA67AC0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="3BA67AC0" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="63BFDBF6">
-          <v:rect id="_x0000_i1047" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1043" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBFDF61" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="7CBFDF61" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="52665F4F">
-          <v:rect id="_x0000_i1048" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1044" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E97EF4" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="67E97EF4" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="3C633C9B">
-          <v:rect id="_x0000_i1049" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1045" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B83415" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="0042015D" w:rsidP="0042015D">
       <w:r w:rsidRPr="0042015D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Godkendt:</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t xml:space="preserve"> ☐ Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042015D">
         <w:t>☐ Nej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB2AA26" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00021FAF" w:rsidP="0042015D">
+    <w:p w14:paraId="4CB2AA26" w14:textId="77777777" w:rsidR="0042015D" w:rsidRPr="0042015D" w:rsidRDefault="00D51346" w:rsidP="0042015D">
       <w:r>
         <w:pict w14:anchorId="4618D728">
-          <v:rect id="_x0000_i1050" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1046" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBC98D9" w14:textId="77777777" w:rsidR="0042015D" w:rsidRDefault="0042015D"/>
     <w:sectPr w:rsidR="0042015D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1461,51 +1380,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD65919"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE90EAF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1637,55 +1556,58 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042015D"/>
     <w:rsid w:val="00224FB7"/>
     <w:rsid w:val="003B565B"/>
     <w:rsid w:val="0042015D"/>
+    <w:rsid w:val="006943EA"/>
     <w:rsid w:val="00972A2B"/>
     <w:rsid w:val="00A23B17"/>
+    <w:rsid w:val="00A60E79"/>
     <w:rsid w:val="00B76D1A"/>
     <w:rsid w:val="00C61917"/>
     <w:rsid w:val="00D106D0"/>
+    <w:rsid w:val="00F45FE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0DF6FB22"/>
@@ -2719,51 +2641,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1565291321">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Rosborggymnasium/posts/b%C3%A6redygtige-lamper-i-affaldsmaterialer-3f-design-har-lavet-lamper-af-genbrugsmat/2044177595699557/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3042,69 +2964,70 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>323</Words>
-  <Characters>1974</Characters>
+  <Words>270</Words>
+  <Characters>1647</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2293</CharactersWithSpaces>
+  <CharactersWithSpaces>1914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michael Petersen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>